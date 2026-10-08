--- v0 (2026-08-05)
+++ v1 (2026-10-08)
@@ -34,59 +34,59 @@
       <w:pPr>
         <w:spacing w:after="60" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Julieta Fernández</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="320" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="595959"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 de agosto de 2026</w:t>
+        <w:t xml:space="preserve">8 de octubre de 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Equipo de Aurora Fintech:</w:t>
+        <w:t xml:space="preserve">Estimado equipo de Aurora Fintech,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Escalar un producto de crédito tiene un cuello de botella que casi nadie ve venir: el onboarding. En Nubank Lite lo rediseñamos después de descubrir, en entrevistas, que la gente abandonaba en el paso de verificación por miedo, no por fricción. La retención a 90 días subió 18%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antes de eso, en PagoYa pasé tres años en pagos y KYC. Ahí aprendí que en productos regulados no alcanza con simplificar la pantalla; hay que entender qué exige el regulador y hasta dónde se puede mover. Bajamos el abandono del flujo de verificación un 35% sin sacar un solo requisito legal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>